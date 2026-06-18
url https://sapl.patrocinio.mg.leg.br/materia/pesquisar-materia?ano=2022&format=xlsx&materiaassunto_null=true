--- v1 (2026-03-19)
+++ v2 (2026-06-18)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Ricardo Antoni Rodrigues - Ricardo Balila</t>
+    <t>Ricardo Balila</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_1139.pdf</t>
   </si>
   <si>
     <t>O pedido para que seja colocado uma lei que possa cobrar nas entradas dos estabelecimentos que aglomerem muitas pessoas o comprovante de vacinação da Covid 19.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_1140.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada à Secretaria de Saúde o pedido para que possa ser feito para todas as pessoas que vacinaram contra o Covid 19 um cartão_x000D_
 plastificado tipo cartão magnético, para poderem comprovar em todos os locais públicos que foram imunizados com a vacina.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1141</t>
@@ -942,51 +942,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_1209.pdf</t>
   </si>
   <si>
     <t>Avalie a possibilidade de reformar a Guarita no povoado São Benedito, nas margens da MG 230 de frente ao pátio do Restaurante Karon, na cidade de Patrocínio.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_1210.pdf</t>
   </si>
   <si>
     <t>Viabilize a divulgação dos direitos dos portadores de diabetes, na cidade de Patrocínio.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>Raquel Aparecida Rezende - Raquel</t>
+    <t>Raquel</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_1211.pdf</t>
   </si>
   <si>
     <t>Analise a necessidade de murar o Centro de Educação Infantil Leonor de Castro Magalhães.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_1212.pdf</t>
   </si>
   <si>
     <t>Viabilidade da colocação de quebra-molas em frente a Expocaccer nos dois sentidos da Avenida Faria Pereira.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>1213</t>
   </si>
@@ -1711,51 +1711,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_1272.pdf</t>
   </si>
   <si>
     <t>Que faça a construção de uma rampa ao lado da escadaria da Escola Municipal Casimiro de Abreu.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/496/indicacao_1273.pdf</t>
   </si>
   <si>
     <t>Que faça uma ciclovia na Rodovia PTC 005 (Estrada Aeroporto), no bairro Cruzeiro da Serra.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>Adriana Fátima Paula Magalhães - Adriana de Paula</t>
+    <t>Adriana de Paula</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_1274.pdf</t>
   </si>
   <si>
     <t>Que construa uma escola municipal no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/499/indicacao_1275.pdf</t>
   </si>
   <si>
     <t>Providencie junto ao órgão competente, a instalação de corrimãos nos banheiros da casa de apoio em Barretos.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1276</t>
   </si>
@@ -2328,51 +2328,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_1323.pdf</t>
   </si>
   <si>
     <t>Que faça a compra de materiais de brinquedoteca para todos os Centros de Educação Infantil do município.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_1324.pdf</t>
   </si>
   <si>
     <t>Que possa construir uma praça em frente ao cemitério do Distrito de Salitre como foi feito em São João no Município de Patrocínio.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>Adriana Fátima Paula Magalhães - Adriana de Paula, Eliane Ferreira Nunes - Eliane Nunes</t>
+    <t>Adriana de Paula, Eliane Ferreira Nunes - Eliane Nunes</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_1325.pdf</t>
   </si>
   <si>
     <t>Que realizem a reforma completa da Instituição Casa da Menina de Patrocínio.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_1326.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS — UNIDADE BASICA DE SAUDE no Povoado de Martins Ou caso não seja possível, que possa ir um médico toda semana para poder atender as pessoas daquele povoado.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1327</t>
   </si>
@@ -2884,51 +2884,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_1369.pdf</t>
   </si>
   <si>
     <t>Que criem a corrida Radamésio Fonseca, a ser realizada no Cristo de Patrocínio.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_1370.pdf</t>
   </si>
   <si>
     <t>Realize melhorias, de forma a revitalizar toda Comunidade do Boqueirão, no Município de Patrocínio.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>Leandro Maximo Caixeta - Leandro Caixeta, Adriana Fátima Paula Magalhães - Adriana de Paula</t>
+    <t>Leandro Maximo Caixeta - Leandro Caixeta, Adriana de Paula</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_1371.pdf</t>
   </si>
   <si>
     <t>Que construa uma escola municipal para atender alunos da Educação Infantil e Educação Fundamental Anos Iniciais no bairro Morada Nova.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_1372.pdf</t>
   </si>
   <si>
     <t>O abaixo-assinado Thiago de Oliveira Malagoli, Vereador da Câmara Municipal de Patrocínio, vem nos termos regimentais, depois de aprovado em Plenário, requerer ao Senhor Prefeito Municipal que, juntamente à Coordenadoria do PROCON, em cumprimento ao Decreto Nº 11.121, de 6 de julho de 2022, estabeleça a obrigatoriedade de divulgação transparente dos preços dos combustíveis automotivos praticados em 22 de junho de 2022, no Município de Patrocínio.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>1373</t>
   </si>
@@ -5978,54 +5978,54 @@
   <si>
     <t>397</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_397.pdf</t>
   </si>
   <si>
     <t>ROTARY BRUMADO DOS PAVÕES, pela realização do XV Costelão do Brumado em prol do banco de cadeiras de roda.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_398.pdf</t>
   </si>
   <si>
     <t>Douglas Arthur de Oliveira Santos, pelo destaque com sua empresa Alumifort.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>LM</t>
-[...2 lines deleted...]
-    <t>Lei Municipal</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Processo de Lei</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2317/lei_no_5401-2022__-_valorizacao_do_verde.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA MUNICIPAL DE EDUCAÇÃO E VALORIZAÇÃO DO VERDE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/595/l_5403_2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “KELBER DE CASTRO CABRAL” O PLAYGROUND DO CENTRO DE ESPORTES GASPAR FRANCISCO FÉLIX.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>5404</t>
   </si>
@@ -6176,51 +6176,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2330/l_5420_2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “ALCINA DE CASTRO RIBEIRO” O LOGRADOURO PÚBLICO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2331/l_5421_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS POLICIAIS: MILITARES, CIVIS E BOMBEIROS MILITARES, NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>Natanael Oliveira Diniz - Natanael Diniz, Ricardo Antoni Rodrigues - Ricardo Balila</t>
+    <t>Natanael Oliveira Diniz - Natanael Diniz, Ricardo Balila</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2332/l_5422_2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “PROFESSOR CLÁUDIO EUSTÁQUIO DE ALCÂNTARA” O TRECHO COMPREENDIDO ENTRE A RUA JOAQUIM OTÁVIO DE BRITO COM A RUA MARECHAL FLORIANO, PROLONGAMENTO DA RUA OSÓRIO AFONSO NO CENTRO ADMINISTRATIVO DR. OLÍMPIO GARCIA BRANDÃO.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2333/l_5423_2022.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA EMPRESA AMIGA DO ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>5424</t>
   </si>
@@ -6554,51 +6554,51 @@
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/resolucao_no_88-2021_-_banco_de_ideias.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no âmbito da Câmara Municipal de Patrocínio/MG.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>Adriana Fátima Paula Magalhães - Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Eliane Ferreira Nunes - Eliane Nunes, Florisvaldo José de Souza - Valtinho do Jandaia, Francisca Carneiro dos Santos - Chiquita, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulo Roberto dos Santos - Panxita, Raquel Aparecida Rezende - Raquel, Ricardo Antoni Rodrigues - Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
+    <t>Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Eliane Ferreira Nunes - Eliane Nunes, Florisvaldo José de Souza - Valtinho do Jandaia, Francisca Carneiro dos Santos - Chiquita, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulo Roberto dos Santos - Panxita, Raquel, Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2315/resolucao_no_89-2021_-institui_a_comissao_defesa_dos_direitos_da_pessoa_c_deficiencia.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA O INCISO XIV AO ART. 56 E O INCISO XIII AO ART. 60, AMBOS DA RESOLUÇÃO Nº 55, DE 11 DE JULHO DE 2017, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PATROCÍNIO”.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2316/resolucao_no_90-2021_-institui_a_comissao_impantacao_campus__universidade_federal.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL TEMPORÁRIA PARA VIABILIZAR A IMPLANTAÇÃO DE UM CAMPUS DE UNIVERSIDADE FEDERAL NO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>14</t>
   </si>
@@ -6665,51 +6665,51 @@
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2310/decreto_legislativo__469-2022_-_honra_ao_merito_a_acip_e_cdl.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO À ACIP/CDL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2311/decreto_legislativo__470-2022_-_servidor_nota_10.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DA CÂMARA MUNICIPAL DE PATROCÍNIO O TROFÉU SERVIDOR NOTA 10 E REVOGA O DECRETO LEGISLATIVO Nº 181, DE 07 DE OUTUBRO DE 2014”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>Adriana Fátima Paula Magalhães - Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Eliane Ferreira Nunes - Eliane Nunes, Florisvaldo José de Souza - Valtinho do Jandaia, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulo Roberto dos Santos - Panxita, Raquel Aparecida Rezende - Raquel, Ricardo Antoni Rodrigues - Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
+    <t>Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Eliane Ferreira Nunes - Eliane Nunes, Florisvaldo José de Souza - Valtinho do Jandaia, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulo Roberto dos Santos - Panxita, Raquel, Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2022/2312/decreto_legislativo__471-2022_-_medalha_dr._walter.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE PATROCÍNIO - MG, O DIPLOMA E A MEDALHA DR. WALTER PEREIRA NUNES A PESSOAS QUE PRESTAM SERVIÇOS RELEVANTES EM PROL DE CAUSAS SOCIAIS E DOS DIREITOS HUMANOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>