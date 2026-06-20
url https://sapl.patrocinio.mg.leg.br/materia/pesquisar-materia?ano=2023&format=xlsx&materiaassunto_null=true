--- v1 (2026-03-19)
+++ v2 (2026-06-20)
@@ -297,51 +297,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_1501.pdf</t>
   </si>
   <si>
     <t>Para que possibilite aos candidatos de baixa renda a utilização das UBS — Unidades Básicas de Saúde na aquisição do atestado de aptidão física para execução das provas práticas do Concurso Público que se encontra em andamento.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_1502.pdf</t>
   </si>
   <si>
     <t>Que analise possibilidade de disponibilizar um ônibus com a linha Chapadão de Ferro — Patrocínio, para transporte dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>Ricardo Antoni Rodrigues - Ricardo Balila</t>
+    <t>Ricardo Balila</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_1503.pdf</t>
   </si>
   <si>
     <t>Revitalização, Manutenção e: Cascalhamento de todas as estradas Rurais do nosso Município em especial as estradas de Caxambú e Dourados.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_1504.pdf</t>
   </si>
   <si>
     <t>Pedido de lonas para os produtores rurais de nossa cidade tampar os silos de suas propriedades.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>1505</t>
   </si>
@@ -474,51 +474,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_1515.pdf</t>
   </si>
   <si>
     <t>Livre acesso a todos deficientes ou a um determinado grupo na Fenacafé 2023.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_1516.pdf</t>
   </si>
   <si>
     <t>Que promova investimentos de Biotecnologia para combate ao mosquito “Aedes Aegypti” que causa inúmeras doenças.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>Adriana Fátima Paula Magalhães - Adriana de Paula</t>
+    <t>Adriana de Paula</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_1517.pdf</t>
   </si>
   <si>
     <t>Que crie um Projeto Lei com a finalidade de isentar o pagamento de transporte coletivo urbano para gestantes e que tenha nos veículos assentos exclusivos a classe, atendendo solicitação da Associação de Voluntárias de Patrocínio - AVP.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_1518.pdf</t>
   </si>
   <si>
     <t>Solicitando um espaço de acessibilidade para que pessoas com deficiências possam acompanhar o desfile, inclusive com a disponibilização do recurso de audiodescrição e de uma interprete de Libras.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>1519</t>
   </si>
@@ -777,51 +777,51 @@
   <si>
     <t>Que analise a possibilidade de fazer recapeamento asfáltico da Rua Pinto Dias, na altura da Escola Municipal Judite Costa.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_1546.pdf</t>
   </si>
   <si>
     <t>DAEPA E IPSEM que promovam o concurso público.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_1547.pdf</t>
   </si>
   <si>
     <t>Que dê maior esclarecimentos sobre os créditos que estão nos celulares dos usuários, tendo em vista que a empresa RIZZO PARK teve o contrato rescindido.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>Paulo César de Lima Júnior - Paulinho Peúca</t>
+    <t>Paulinho Peúca</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao_1548.pdf</t>
   </si>
   <si>
     <t>Um redutor de velocidade à Avenida Odir Aleixo, nº 1276, Bairro Eneias Ferreira de Aguiar.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao_1549.pdf</t>
   </si>
   <si>
     <t>A instalação de luz de Led em toda Av. Marciano Pires.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_1550.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Competente o pedido da revitalização geral e a manutenção na escola Municipal Conceição Elói dos Santos.</t>
   </si>
@@ -912,51 +912,51 @@
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_1560.pdf</t>
   </si>
   <si>
     <t>Construção de uma sala com equipamentos específicos para a oferta dos apoios demandados aos usuários com diagnóstico fechado de Autismo.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_1561.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparo dos aparelhos de ginástica da academia ao ar livre da Praça Rotary Internacional.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>Leandro Maximo Caixeta - Leandro Caixeta, Paulo César de Lima Júnior - Paulinho Peúca</t>
+    <t>Leandro Maximo Caixeta - Leandro Caixeta, Paulinho Peúca</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_1562.pdf</t>
   </si>
   <si>
     <t>Instalação das manilhas na Av. Marciano Pires, da porta do Parque de Exposições até o Balão do Ipiranga.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_1563.pdf</t>
   </si>
   <si>
     <t>Solicitando aparelhos de academia na Praça do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_1564.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação da grama sintética na quadra de futevôlei da praça de lazer do bairro Santo Antônio.</t>
   </si>
@@ -1122,51 +1122,51 @@
   <si>
     <t>Que faça adesão ao programa Mais Médicos do Governo Federal que foi relançado.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_1583.pdf</t>
   </si>
   <si>
     <t>Que implemente a colocação de QR Code em todas as placas de obras públicas do município de Patrocínio.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_1584.pdf</t>
   </si>
   <si>
     <t>Que pague o adicional de periculosidade aos servidores que atuam no meio rural e usam estradas e rodovias para deslocamento.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>Raquel Aparecida Rezende - Raquel</t>
+    <t>Raquel</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_1586.pdf</t>
   </si>
   <si>
     <t>Que faça uma série de melhorias na Escola Municipal Afrânio Amaral bem como colocação de ventiladores novos, quadros novos, e uma sala de vídeo para exposição de aulas com data show.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_1586.pdf</t>
   </si>
   <si>
     <t>Após os trâmites regimentais, que construa uma Academia ao Ar Livre na Área Coletiva 02 no Assentamento São Pedro.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_1587.pdf</t>
   </si>
   <si>
     <t>Após os trâmites regimentais, que construa um Campo Esportivo coberto na Área Coletiva 02 no Assentamento São Pedro.</t>
   </si>
@@ -1224,51 +1224,51 @@
   <si>
     <t>Solicitando a retomada o Programa Moradia Digna.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_1594.pdf</t>
   </si>
   <si>
     <t>Á implantação de acessibilidade na Escola Municipal Maria Isabel Queiroz Alves — CAIC.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_1595.pdf</t>
   </si>
   <si>
     <t>Prorrogação do horário de fechamento de bares e restaurantes de Patrocínio, passando de 23:00H para às 01:00h.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>Ricardo Antoni Rodrigues - Ricardo Balila, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
+    <t>Ricardo Balila, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/indicacao_1596.pdf</t>
   </si>
   <si>
     <t>Que realize uma licitação e instale uma usina fotovoltaica para que a prefeitura produza sua própria energia elétrica.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_1597.pdf</t>
   </si>
   <si>
     <t>Que faça cumprir a Lei Nº5113 de 10 de junho de 2019, que “Dispõe sobre o alinhamento e a retirada de fios em desuso, inutilizados e/ou desordenados, existentes em postes de energia elétrica no Município de Patrocínio”.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>1598</t>
   </si>
@@ -6981,51 +6981,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2114/mocao_495.pdf</t>
   </si>
   <si>
     <t>Escola Municipal Maria Isabel Queiroz Alves - CAIC pelo 1º lugar na Categoria Ensino Fundamental na premiação da 1ª Jornada Científica da Rede Pública de Ensino de Patrocínio.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2115/mocoes_496.pdf</t>
   </si>
   <si>
     <t>à Sra. Daniela Aparecida dos Reis, pela posse na data de 31 de agosto de 2023, como Presidente da Associação de Voluntários e Pais dos Autistas de Patrocínio e Região - TEACOLHER, no Município de Patrocínio.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>Paulo César de Lima Júnior - Paulinho Peúca, Natanael Oliveira Diniz - Natanael Diniz</t>
+    <t>Paulinho Peúca, Natanael Oliveira Diniz - Natanael Diniz</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2116/mocoes_497.pdf</t>
   </si>
   <si>
     <t>Dr. Serlon Silva Santos por idealizar a 1ª Jornada Científica da Rede Pública de Ensino de Patrocínio.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2117/mocoes_498.pdf</t>
   </si>
   <si>
     <t>À Gabriella Luque, pelo 3º lugar no TCB, maior competição de Crossfit do Brasil.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>499</t>
   </si>
@@ -7092,51 +7092,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2124/mocoes_504.pdf</t>
   </si>
   <si>
     <t>Aos condutores de ambulância do SAMU, do SOS LAR, do Corpo de Bombeiros e da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2125/mocoes_505.pdf</t>
   </si>
   <si>
     <t>à Fernanda Carolina da Silva, por ter sido eleita como conselheira tutelar.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>Paulo César de Lima Júnior - Paulinho Peúca, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz</t>
+    <t>Paulinho Peúca, José Roberto dos Santos - Salitre, Leandro Maximo Caixeta - Leandro Caixeta, Natanael Oliveira Diniz - Natanael Diniz</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2126/mocoes_506.pdf</t>
   </si>
   <si>
     <t>Aos funcionários da Secretaria Municipal de Obras que trabalharam nas obras de canalização e reforma das Avenidas Altino Guimarães e Marciano Pires.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2127/mocoes_507.pdf</t>
   </si>
   <si>
     <t>à Cleudivan Pereira da Silva Marques, Vânia Cristina de Morais, Priscila Cristina Silva Rocha e Doralice da Silva Pinheiro, pela vitória no pleito para o cargo de Conselheiro Tutelar;</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>508</t>
   </si>
@@ -7411,54 +7411,54 @@
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2787/mocoes_530.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao JOSEPIO LOUNGE BAR pelo excelente atendimento aos clientes e por investir em nossa cidade.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2788/mocoes_531.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - João Paulo Silva - DJ Jotape, pelos relevantes serviços prestados na_x000D_
 área do entretenimento como DJ.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
-    <t>LM</t>
-[...2 lines deleted...]
-    <t>Lei Municipal</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Processo de Lei</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2361/l_5564_2023-balancas_para_os_hospedes_pesarem_as_bagagens.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE ALOJAMENTOS, HOTÉIS, POUSADAS E ESTABELECIMENTOS CONGÊNERES, LOCALIZADOS NO MUNICÍPIO DE PATROCÍNIO/MG, DISPONIBILIZEM GRATUITAMENTE BALANÇAS  PARA OS HÓSPEDES PESAREM AS BAGAGENS.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2362/l_5568_2023-vetores_e_pragas_urbanas.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DO CONTROLE DE VETORES E PRAGAS URBANAS NO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>5571</t>
   </si>
@@ -7555,51 +7555,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2370/l_5578_2023-corporacao_musical_abel_ferreira.pdf</t>
   </si>
   <si>
     <t>DECLARA A CORPORAÇÃO MUSICAL ABEL FERREIRA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PATROCÍNIO/MG</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2371/l_5579_2023-feiras_livres.pdf</t>
   </si>
   <si>
     <t>DEFINE NO ÂMBITO MUNICIPAL, AS FEIRAS LIVRES DO PRODUTOR DE PATROCÍNIO/MG COMO PATRIMÔNIO IMATERIAL DE NATUREZA CULTURAL HISTÓRICO.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>Paulo César de Lima Júnior - Paulinho Peúca, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
+    <t>Paulinho Peúca, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2372/l_5582_2023-atleta_paralimpico.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E O MÊS MUNICIPAL DO ATLETA PARALÍMPICO.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2373/l_5583_2023-servicos_notariais.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A INSTITUIÇÃO DE BOAS PRÁTICAS EM SERVIÇOS NOTARIAIS PARA A POPULAÇÃO LGBTQIA+ DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>5584</t>
   </si>
@@ -7678,78 +7678,78 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2380/l_5591_2023-cameras_de_monitoramento_de_seguranca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2381/l_5592_2023-dia_e_horario_das_reunioes_dos_conselhos_municipais.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AFIXAÇÃO NO SITE DA PREFEITURA MUNICIPAL DE PATROCÍNIO DE PATROCÍNIO DE DIA E HORÁRIO DAS REUNIÕES DOS CONSELHOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
-    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana Fátima Paula Magalhães - Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
+    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2382/l_5593_2023-endereco_e_horarios_de_funcionamento_da_defensoria_publica.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AFIXAÇÃO DO ENDEREÇO E HORÁRIOS DE FUNCIONAMENTO DA DEFENSORIA PÚBLICA EM LOCAIS DE ACESSO PÚBLICO EM PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2383/l_5594_2023-boletins_informativos_dos_casos_de_arboviroses.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BOLETINS INFORMATIVOS DOS CASOS DE ARBOVIROSES TRANSMITIDAS PELO MOSQUITO AEDES AEGYPTI NO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>Thiago Oliveira Malagoli - Thiago Malagoli, Adriana Fátima Paula Magalhães - Adriana de Paula, Paulo César de Lima Júnior - Paulinho Peúca</t>
+    <t>Thiago Oliveira Malagoli - Thiago Malagoli, Adriana de Paula, Paulinho Peúca</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2384/l_5595_2023-atendimento_aos_portadores_de_doenca_renal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO AOS PORTADORES DE DOENÇA RENAL E QUELES QUE UTILIZAM BOLSA DE COLOSTOMIA, NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2385/l_5601_2023-instalacao_de_cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS E CRECHES DA REDE PÚBLICA DO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>5602</t>
   </si>
@@ -7780,66 +7780,66 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2388/l_5604_2023-lara_junia_nascimento_reis.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE LARA JUNIA NASCIMENTO REIS O ESPAÇO FITNESS DO CENTRO DE ESPORTES GASPAR FRANCISCO FÉLIX, E REVOGA A LEI Nº 5.466 DE 14 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2389/l_5605_2023-elza_maria_ferreira.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ELZA MARIA FERREIRA A ÁREA DA PISCINA DO CENTRO DE ESPORTES GASPAR FRANCISCO FÉLIX, E REVOGA A LEI Nº 5.386 DE 23 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>Ricardo Antoni Rodrigues - Ricardo Balila, Natanael Oliveira Diniz - Natanael Diniz</t>
+    <t>Ricardo Balila, Natanael Oliveira Diniz - Natanael Diniz</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2390/l_5606_2023-joao_adao_de_brito.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOÃO ADÃO DE BRITO A QUADRA DA ESCOLA MUNICIPAL CONCEIÇÃO ELÓI DOS SANTOS NO MUNICÍPIO DE PATROCÍNIO-MG.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>Leandro Maximo Caixeta - Leandro Caixeta, Adriana Fátima Paula Magalhães - Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Florisvaldo José de Souza - Valtinho do Jandaia, Francisca Carneiro dos Santos - Chiquita, José Roberto dos Santos - Salitre, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulo César de Lima Júnior - Paulinho Peúca, Paulo Roberto dos Santos - Panxita, Raquel Aparecida Rezende - Raquel, Ricardo Antoni Rodrigues - Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
+    <t>Leandro Maximo Caixeta - Leandro Caixeta, Adriana de Paula, Alexandre Vitor Castro da Cruz - Prof. Alexandre, Carlos Alberto Silva - Carlão, Florisvaldo José de Souza - Valtinho do Jandaia, Francisca Carneiro dos Santos - Chiquita, José Roberto dos Santos - Salitre, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães, Paulinho Peúca, Paulo Roberto dos Santos - Panxita, Raquel, Ricardo Balila, Roberto Margari de Souza - Roberto Margari, Thiago Oliveira Malagoli - Thiago Malagoli</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2391/l_5609_2023-tarifas_de_esgoto.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 5.557 QUE DISPÕE SOBRE A ATUALIZAÇÃO E FIXAÇÃO DAS TARIFAS DE ESGOTO NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>José Roberto dos Santos - Salitre, Florisvaldo José de Souza - Valtinho do Jandaia, Natanael Oliveira Diniz - Natanael Diniz, Odirlei José de Magalhães - Odirlei Magalhães</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2392/l_5612_2023-interior_de_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>VEDA A DENOMINAÇÃO DE ESPAÇOS NO INTERIOR DE LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
@@ -7912,51 +7912,51 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2398/l_5625_2023-vants.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE VEÍCULOS AÉREOS NÃO TRIPULADOS (VANT’S) NAS AÇÕES DE COMBATE AO MOSQUITO AEDES AEGYPTI</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2399/l_5628_2023-maio_furta-cor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO DE EVENTOS OFICIAIS, O MÊS “MAIO FURTA-COR”, DEDICADO À AÇÕES DE INCENTIVO AO CUIDADO E PROMOÇÃO DA SAÚDE MENTAL MATERNA, NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>Natanael Oliveira Diniz - Natanael Diniz, Paulo César de Lima Júnior - Paulinho Peúca</t>
+    <t>Natanael Oliveira Diniz - Natanael Diniz, Paulinho Peúca</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2400/l_5629_2023-batalhas_de_rimas_aos_saraus_e_aos_slams.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO ÀS BATALHAS DE RIMAS, AOS SARAUS E AOS SLAMS.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2401/l_5630_2023-construcao_de_calcadas_para_familias_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE CONSTRUÇÃO DE CALÇADAS PARA FAMÍLIAS DE BAIXA RENDA NO MUNICÍPIO DE PATROCÍNIO-MG (MUTIRÃO DAS CALÇADAS).</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>5634</t>
   </si>
@@ -8059,72 +8059,72 @@
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2410/l_5648_2023-retinoblastoma.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA DE CONSCIENTIZAÇÃO E INCENTIVO AO DIAGNÓSTICO PRECOCE DO RETINOBLASTOMA, NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2411/l_5649_2023-combate_a_violencia_politica.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DE COMBATE À VIOLÊNCIA POLÍTICA, NO ÂMBITO DO MUNICÍPIO DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana Fátima Paula Magalhães - Adriana de Paula</t>
+    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana de Paula</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2412/l_5652_2023-isencao_do_pagamento_de_passagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE PASSAGEM EM TRANSPORTE COLETIVO URBANO PARA GESTANTES NO MUNICÍPIO DE PATROCÍNIO/MG” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana Fátima Paula Magalhães - Adriana de Paula, Carlos Alberto Silva - Carlão, Florisvaldo José de Souza - Valtinho do Jandaia, Leandro Maximo Caixeta - Leandro Caixeta, Paulo César de Lima Júnior - Paulinho Peúca, Raquel Aparecida Rezende - Raquel, Ricardo Antoni Rodrigues - Ricardo Balila, Roberto Margari de Souza - Roberto Margari</t>
+    <t>Natanael Oliveira Diniz - Natanael Diniz, Adriana de Paula, Carlos Alberto Silva - Carlão, Florisvaldo José de Souza - Valtinho do Jandaia, Leandro Maximo Caixeta - Leandro Caixeta, Paulinho Peúca, Raquel, Ricardo Balila, Roberto Margari de Souza - Roberto Margari</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2413/lc_229_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO III DO ARTIGO 142 DA LEI COMPLEMENTAR NÚMERO 133/2014 QUE DISPÕE SOBRE O CÓDIGO DE EDIFICAÇÕES E OBRAS DO MUNICÍPIO DE PATROCÍNIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>http://sapl.patrocinio.mg.leg.br/media/sapl/public/materialegislativa/2023/2414/lc_233_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 40/2006, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E AS NORMAS GERAIS DE DIREITO TRIBUTÁRIO APLICÁVEL NO MUNICÍPIO DE PATROCÍNIO.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>28</t>
   </si>